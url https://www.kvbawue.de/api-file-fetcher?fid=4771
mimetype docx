--- v0 (2025-10-30)
+++ v1 (2026-05-06)
@@ -9,51 +9,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0DF3F748" w14:textId="77777777" w:rsidR="00D75F20" w:rsidRDefault="00D75F20" w:rsidP="00D75F20">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
       </w:pPr>
       <w:r>
         <w:t>Hinweise zum nachfolgenden</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Muster-Vertretungsvertrag</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63624A17" w14:textId="77777777" w:rsidR="00D75F20" w:rsidRDefault="00D75F20" w:rsidP="00C3655F">
       <w:pPr>
         <w:pStyle w:val="Text0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Das Vertragsmuster stellt einen unverbindlichen Vorschlag </w:t>
       </w:r>
@@ -110,91 +110,97 @@
     <w:p w14:paraId="2AB6FE98" w14:textId="39B24F3F" w:rsidR="00B60FD9" w:rsidRDefault="00B60FD9" w:rsidP="00C3655F">
       <w:pPr>
         <w:pStyle w:val="Text0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Das </w:t>
       </w:r>
       <w:r w:rsidR="00553E2F">
         <w:t>Vertragsm</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">uster ist so konzipiert, dass für jeden einzelnen übernommenen </w:t>
       </w:r>
       <w:r w:rsidR="00044FFA">
         <w:t>Bereitschaftsdienst</w:t>
       </w:r>
       <w:r>
         <w:t>, der in Ziff. 1 einzutragen ist, ein gesonderter Vertrag geschlossen wird. Die Vergütung, die der Vertreter erhalten soll, muss in Ziff. 7.1 ergänzt werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4951E602" w14:textId="77777777" w:rsidR="00553E2F" w:rsidRDefault="00553E2F" w:rsidP="00C3655F">
+    <w:p w14:paraId="4951E602" w14:textId="6CF9349A" w:rsidR="00553E2F" w:rsidRDefault="00553E2F" w:rsidP="00C3655F">
       <w:pPr>
         <w:pStyle w:val="Text0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nach dem Mustervertrag soll kein Arbeitsverhältnis zwischen dem Vertragsarzt und dem Vertreter geschlossen werden, sondern die Vertretung soll in Form einer selbstständigen Tätigkeit erfolgen. </w:t>
       </w:r>
       <w:r w:rsidR="00962D05">
         <w:t>Dies bedeutet im Grundsatz, dass die arbeitsrechtlichen Bestimmungen, z. B. der soziale Kündigungsschutz, nicht anwendbar</w:t>
       </w:r>
       <w:r w:rsidR="00C3655F">
         <w:t xml:space="preserve"> sind</w:t>
       </w:r>
       <w:r w:rsidR="00962D05">
         <w:t xml:space="preserve">. Die Selbstständigkeit des Vertreters </w:t>
       </w:r>
       <w:r w:rsidR="00DA2F14">
         <w:t>führt im Grundsatz auch dazu, dass der Vertragsarzt für diesen keine Sozialversicherungsbeiträge und keine Lohnsteuer abführen muss, sondern es allein Sache des Vertreters ist, die Vergütung zu versteuern und etwa anfallende Sozialversicherungsbeiträge abzuführen. Im Arbeits-, Sozialversicherungs- und Steuerrecht besteht jedoch kein freies Wahlrecht der Vertragsparteien zwischen einer selbstständigen Tätigkeit und einem Arbeits- bzw. Beschäftigungsverhältnis</w:t>
       </w:r>
       <w:r w:rsidR="00B94571">
         <w:t>, sondern der jeweilige Status</w:t>
       </w:r>
       <w:r w:rsidR="00B11D92">
         <w:t xml:space="preserve"> richtet sich nach den zwingenden gesetzlichen Bestimmungen</w:t>
       </w:r>
       <w:r w:rsidR="00DA2F14">
         <w:t>. Es ist daher trotz der vorgeschlagenen Vertragsgestaltung möglich, dass arbeitsrechtliche Bestimmungen anwendbar sein könnten und</w:t>
       </w:r>
       <w:r w:rsidR="00C3655F">
         <w:t>/oder</w:t>
       </w:r>
       <w:r w:rsidR="00DA2F14">
         <w:t xml:space="preserve"> der Vertragsarzt zur Abführung von Sozialversicherungsbeiträgen und/oder Lohnsteuer für den Vertreter verpflichtet ist. </w:t>
       </w:r>
       <w:r w:rsidR="00B11D92">
-        <w:t>Die KVBW empfiehlt daher in jedem Einzelfall die Inanspruchnahme einer rechtlichen Beratung durch einen Rechtsanwalt/Steuerberater zu den arbeits-, sozialversicherungs- und steuerrechtlichen Auswirkungen des Vertretungsvertrags. In Bezug auf eine etwaige Sozialversicherungspflicht wird darauf hinwiesen, dass insoweit eine verbindliche Klärung durch ein Statusfeststellungsverfahren bei der Deutschen Rentenversicherung Bund gemäß § 7a SGB IV möglich ist.</w:t>
+        <w:t>Die KVBW empfiehlt daher in jedem Einzelfall die Inanspruchnahme einer rechtlichen Beratung durch einen Rechtsanwalt/Steuerberater zu den arbeits-, sozialversicherungs- und steuerrechtlichen Auswirkungen des Vertretungsvertrags. In Bezug auf eine etwaige Sozialversicherungspflicht wird darauf hin</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2297">
+        <w:t>ge</w:t>
+      </w:r>
+      <w:r w:rsidR="00B11D92">
+        <w:t>wiesen, dass insoweit eine verbindliche Klärung durch ein Statusfeststellungsverfahren bei der Deutschen Rentenversicherung Bund gemäß § 7a SGB IV möglich ist.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65F1BDEE" w14:textId="77777777" w:rsidR="00B11D92" w:rsidRDefault="00B11D92" w:rsidP="00C3655F">
       <w:pPr>
         <w:pStyle w:val="Text0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Das Vertragsmuster verwendet zur besseren Lesbarkeit nur die Bezeichnung der Vertragsparteien in der männlichen Form. Entsprechende Anpassungen an die konkrete Vertretungskonstellation sind selbst vorzunehmen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06104030" w14:textId="77777777" w:rsidR="00D75F20" w:rsidRPr="00D75F20" w:rsidRDefault="00D75F20" w:rsidP="00D75F20">
       <w:pPr>
         <w:pStyle w:val="Text0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="387B140E" w14:textId="77777777" w:rsidR="009C6307" w:rsidRDefault="00043E54" w:rsidP="009C6307">
       <w:pPr>
@@ -1426,311 +1432,285 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1276" w:hanging="1276"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008540E3" w:rsidRPr="00124EEA" w:rsidSect="00124EEA">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="046ED20D" w14:textId="77777777" w:rsidR="00B41704" w:rsidRDefault="00B41704" w:rsidP="00CF0B99">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="169EC020" w14:textId="77777777" w:rsidR="00B41704" w:rsidRDefault="00B41704" w:rsidP="00CF0B99">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3F517E20" w14:textId="67AB6CE9" w:rsidR="00A43828" w:rsidRDefault="00206B12" w:rsidP="00A43828">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F517E20" w14:textId="2FABAD32" w:rsidR="00A43828" w:rsidRDefault="003F2297" w:rsidP="00A43828">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-672329312"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="008540E3">
           <w:t xml:space="preserve">Seite </w:t>
         </w:r>
         <w:r w:rsidR="008540E3">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="008540E3">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidR="008540E3">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00280076">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="008540E3">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidR="008540E3">
           <w:t xml:space="preserve"> von </w:t>
         </w:r>
-        <w:r>
-[...19 lines deleted...]
-        </w:r>
+        <w:fldSimple w:instr=" SECTIONPAGES  \* Arabic  \* MERGEFORMAT ">
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>5</w:t>
+          </w:r>
+        </w:fldSimple>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1912686807"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="39120CFF" w14:textId="77777777" w:rsidR="00124EEA" w:rsidRDefault="00124EEA" w:rsidP="008E3044">
         <w:pPr>
           <w:pStyle w:val="Fuzeile"/>
         </w:pPr>
         <w:r>
           <w:t xml:space="preserve">Seite </w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00280076">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:t xml:space="preserve"> von </w:t>
         </w:r>
-        <w:r w:rsidR="00206B12">
-[...19 lines deleted...]
-        </w:r>
+        <w:fldSimple w:instr=" SECTIONPAGES  \* Arabic  \* MERGEFORMAT ">
+          <w:r w:rsidR="00280076">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+        </w:fldSimple>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="04897014" w14:textId="77777777" w:rsidR="00A24F32" w:rsidRDefault="00A24F32"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4422CDD3" w14:textId="77777777" w:rsidR="00B41704" w:rsidRDefault="00B41704" w:rsidP="00CF0B99">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="37B4E118" w14:textId="77777777" w:rsidR="00B41704" w:rsidRDefault="00B41704" w:rsidP="00CF0B99">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="73DC10D2" w14:textId="77777777" w:rsidR="00124EEA" w:rsidRDefault="00124EEA" w:rsidP="00124EEA">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">ENTWURF BRP vom </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-475063577"/>
         <w:placeholder>
           <w:docPart w:val="4A19704EA346477BBF0DAAC113E8BD3A"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Platzhaltertext"/>
           </w:rPr>
           <w:t>TT.MM.JJJJ</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="5C7E347C" w14:textId="77777777" w:rsidR="00A24F32" w:rsidRDefault="00A24F32"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11F75A77"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4C5CF9A0"/>
     <w:styleLink w:val="Listenformatvorlageaweit"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Listeaweit"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1134" w:hanging="567"/>
@@ -3716,60 +3696,61 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="358626480">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="567"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="34817"/>
+    <o:shapedefaults v:ext="edit" spidmax="36865"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="dgnword-docGUID" w:val="{2F7F4C3B-00F9-43E4-A10A-25E13DFE321F}"/>
     <w:docVar w:name="dgnword-eventsink" w:val="1707754070992"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="000069F0"/>
     <w:rsid w:val="0000161E"/>
@@ -3894,84 +3875,86 @@
     <w:rsid w:val="0029708A"/>
     <w:rsid w:val="00297FA2"/>
     <w:rsid w:val="002A25AD"/>
     <w:rsid w:val="002A4D2D"/>
     <w:rsid w:val="002A5F0E"/>
     <w:rsid w:val="002B1618"/>
     <w:rsid w:val="002B3649"/>
     <w:rsid w:val="002C640A"/>
     <w:rsid w:val="002D01F6"/>
     <w:rsid w:val="002D7EAA"/>
     <w:rsid w:val="002E0701"/>
     <w:rsid w:val="002E57F6"/>
     <w:rsid w:val="002F0AFE"/>
     <w:rsid w:val="002F1FAF"/>
     <w:rsid w:val="002F272B"/>
     <w:rsid w:val="0030130A"/>
     <w:rsid w:val="00301A10"/>
     <w:rsid w:val="00302CE5"/>
     <w:rsid w:val="00311552"/>
     <w:rsid w:val="0032015A"/>
     <w:rsid w:val="00321F9F"/>
     <w:rsid w:val="00323AD0"/>
     <w:rsid w:val="0033081D"/>
     <w:rsid w:val="00331B0F"/>
     <w:rsid w:val="003431C3"/>
+    <w:rsid w:val="00343C22"/>
     <w:rsid w:val="003464FC"/>
     <w:rsid w:val="003527A8"/>
     <w:rsid w:val="00354EE7"/>
     <w:rsid w:val="00356D1C"/>
     <w:rsid w:val="0036395A"/>
     <w:rsid w:val="0037110D"/>
     <w:rsid w:val="003711E4"/>
     <w:rsid w:val="003713E7"/>
     <w:rsid w:val="00371830"/>
     <w:rsid w:val="0037357C"/>
     <w:rsid w:val="003750A3"/>
     <w:rsid w:val="00383B74"/>
     <w:rsid w:val="00383F1C"/>
     <w:rsid w:val="003844DE"/>
     <w:rsid w:val="00385B59"/>
     <w:rsid w:val="003872EF"/>
     <w:rsid w:val="0039170A"/>
     <w:rsid w:val="00391C41"/>
     <w:rsid w:val="003A0CD1"/>
     <w:rsid w:val="003A5557"/>
     <w:rsid w:val="003A5DA2"/>
     <w:rsid w:val="003B3201"/>
     <w:rsid w:val="003B4BF0"/>
     <w:rsid w:val="003B5A07"/>
     <w:rsid w:val="003B7DB3"/>
     <w:rsid w:val="003C1AF0"/>
     <w:rsid w:val="003C3091"/>
     <w:rsid w:val="003C51AC"/>
     <w:rsid w:val="003C7C49"/>
     <w:rsid w:val="003D640A"/>
     <w:rsid w:val="003E10E1"/>
     <w:rsid w:val="003E1772"/>
     <w:rsid w:val="003E282C"/>
     <w:rsid w:val="003F1EFC"/>
+    <w:rsid w:val="003F2297"/>
     <w:rsid w:val="003F3542"/>
     <w:rsid w:val="003F7804"/>
     <w:rsid w:val="00407E81"/>
     <w:rsid w:val="004125FE"/>
     <w:rsid w:val="00412F6C"/>
     <w:rsid w:val="004138B2"/>
     <w:rsid w:val="00413931"/>
     <w:rsid w:val="00414499"/>
     <w:rsid w:val="00414765"/>
     <w:rsid w:val="004153DE"/>
     <w:rsid w:val="00417722"/>
     <w:rsid w:val="00417F75"/>
     <w:rsid w:val="00424763"/>
     <w:rsid w:val="00425D4F"/>
     <w:rsid w:val="00425F7A"/>
     <w:rsid w:val="004277ED"/>
     <w:rsid w:val="00432808"/>
     <w:rsid w:val="00434146"/>
     <w:rsid w:val="004355A3"/>
     <w:rsid w:val="0043747D"/>
     <w:rsid w:val="00437B6E"/>
     <w:rsid w:val="00442B19"/>
     <w:rsid w:val="00444E9D"/>
     <w:rsid w:val="00451F30"/>
     <w:rsid w:val="00463253"/>
@@ -4105,50 +4088,51 @@
     <w:rsid w:val="00705CA2"/>
     <w:rsid w:val="00716EE3"/>
     <w:rsid w:val="00717D43"/>
     <w:rsid w:val="00721A61"/>
     <w:rsid w:val="007242B1"/>
     <w:rsid w:val="00740F10"/>
     <w:rsid w:val="00741292"/>
     <w:rsid w:val="00742DFF"/>
     <w:rsid w:val="007468CE"/>
     <w:rsid w:val="007528E7"/>
     <w:rsid w:val="00757B2C"/>
     <w:rsid w:val="00760CC3"/>
     <w:rsid w:val="00764EF8"/>
     <w:rsid w:val="00771E3A"/>
     <w:rsid w:val="00774C93"/>
     <w:rsid w:val="00775770"/>
     <w:rsid w:val="00780A5D"/>
     <w:rsid w:val="00784765"/>
     <w:rsid w:val="00786A87"/>
     <w:rsid w:val="00787480"/>
     <w:rsid w:val="00790826"/>
     <w:rsid w:val="0079736B"/>
     <w:rsid w:val="007A0645"/>
     <w:rsid w:val="007A08E1"/>
     <w:rsid w:val="007A0CC2"/>
+    <w:rsid w:val="007A381D"/>
     <w:rsid w:val="007A4C10"/>
     <w:rsid w:val="007A5589"/>
     <w:rsid w:val="007B4DF2"/>
     <w:rsid w:val="007B58DB"/>
     <w:rsid w:val="007C15C5"/>
     <w:rsid w:val="007C7FAF"/>
     <w:rsid w:val="007D24B9"/>
     <w:rsid w:val="007D344C"/>
     <w:rsid w:val="007D4392"/>
     <w:rsid w:val="007E3AC6"/>
     <w:rsid w:val="007E5B18"/>
     <w:rsid w:val="007F18E8"/>
     <w:rsid w:val="007F7069"/>
     <w:rsid w:val="008032B7"/>
     <w:rsid w:val="00803A8E"/>
     <w:rsid w:val="00803EF4"/>
     <w:rsid w:val="00806635"/>
     <w:rsid w:val="00807ED8"/>
     <w:rsid w:val="0081266D"/>
     <w:rsid w:val="00812AC4"/>
     <w:rsid w:val="0081437A"/>
     <w:rsid w:val="00816F80"/>
     <w:rsid w:val="00820B33"/>
     <w:rsid w:val="00821D9D"/>
     <w:rsid w:val="008224EC"/>
@@ -4493,64 +4477,64 @@
     <w:rsid w:val="00FC2634"/>
     <w:rsid w:val="00FC45C7"/>
     <w:rsid w:val="00FC73AA"/>
     <w:rsid w:val="00FD2F7F"/>
     <w:rsid w:val="00FD65E0"/>
     <w:rsid w:val="00FD788F"/>
     <w:rsid w:val="00FF05E5"/>
     <w:rsid w:val="00FF2FCC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="34817"/>
+    <o:shapedefaults v:ext="edit" spidmax="36865"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="19935604"/>
   <w15:docId w15:val="{96525094-A2FE-41BA-9596-1308BFDADBC8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6394,51 +6378,51 @@
     <w:pPr>
       <w:numPr>
         <w:numId w:val="15"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berarbeitung">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00311552"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="145899987">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="174733115">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6535,201 +6519,202 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///F:\Vorlagen\Vertr&#228;ge\Vertrag.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4A19704EA346477BBF0DAAC113E8BD3A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A828F31C-4870-4CFF-B199-7840B42EC241}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B2380A" w:rsidRDefault="00D35ABE">
           <w:pPr>
             <w:pStyle w:val="4A19704EA346477BBF0DAAC113E8BD3A"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="C00000"/>
             </w:rPr>
             <w:t>[Anlagentitel]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B2380A"/>
     <w:rsid w:val="000C7EEC"/>
+    <w:rsid w:val="00343C22"/>
     <w:rsid w:val="003D640A"/>
     <w:rsid w:val="003E282C"/>
     <w:rsid w:val="005A50D4"/>
     <w:rsid w:val="007C15C5"/>
     <w:rsid w:val="00803A8E"/>
     <w:rsid w:val="00B2380A"/>
     <w:rsid w:val="00D35ABE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7126,51 +7111,51 @@
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A19704EA346477BBF0DAAC113E8BD3A">
     <w:name w:val="4A19704EA346477BBF0DAAC113E8BD3A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -7439,65 +7424,65 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDC3AE45-0A8F-42D9-8A8C-FD869AD16125}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Vertrag.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1246</Words>
-  <Characters>7850</Characters>
+  <Characters>7852</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>65</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>BRP Renaud und Partner mbB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9078</CharactersWithSpaces>
+  <CharactersWithSpaces>9080</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Anastasia Neofitov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>